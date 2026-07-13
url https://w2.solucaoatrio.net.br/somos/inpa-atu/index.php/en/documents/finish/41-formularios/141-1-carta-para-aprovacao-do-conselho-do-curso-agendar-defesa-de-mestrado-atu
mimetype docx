--- v0 (2026-05-06)
+++ v1 (2026-07-13)
@@ -1,97 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00AD7080" w:rsidRDefault="00AD7080" w:rsidP="00FF37D8">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FF37D8" w:rsidRDefault="00F748F5" w:rsidP="00FF37D8">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Manaus (AM), </w:t>
       </w:r>
       <w:r w:rsidR="005725EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="005725EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fevereiro de 2025</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF37D8" w:rsidRDefault="00FF37D8" w:rsidP="00FF37D8">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -229,50 +224,52 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nome_do_orientador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00FF37D8" w:rsidRDefault="00FF37D8" w:rsidP="00FF37D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FF37D8" w:rsidRDefault="00FF37D8" w:rsidP="00FF37D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00FF37D8" w:rsidRDefault="00FF37D8" w:rsidP="00FF37D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CF3213" w:rsidRDefault="00CF3213" w:rsidP="00CF3213">
       <w:pPr>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezado coordenador e demais membros do conselho, de acordo com as normas regulamentares em vigor, cumpre-me solicitar o agendamento da </w:t>
       </w:r>
       <w:r w:rsidR="00715A48">
         <w:rPr>
@@ -2262,77 +2259,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assinatura_do_coorientador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="007D5D09" w:rsidRPr="00FF37D8" w:rsidRDefault="007D5D09" w:rsidP="00CF3213">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D5D09" w:rsidRPr="00FF37D8" w:rsidSect="00027C50">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="425" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F3975" w:rsidRDefault="008F3975">
+    <w:p w:rsidR="002B6740" w:rsidRDefault="002B6740">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F3975" w:rsidRDefault="008F3975">
+    <w:p w:rsidR="002B6740" w:rsidRDefault="002B6740">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2419,60 +2412,50 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="7" w:color="008000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4818"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="008000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="008000"/>
@@ -2667,317 +2650,277 @@
       </w:rPr>
       <w:t xml:space="preserve">44/1838 </w:t>
     </w:r>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="005F0DC8" w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>E-mail: ppgatu@posgrad.inpa.gov.br</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008F3975" w:rsidRDefault="008F3975">
+    <w:p w:rsidR="002B6740" w:rsidRDefault="002B6740">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008F3975" w:rsidRDefault="008F3975">
+    <w:p w:rsidR="002B6740" w:rsidRDefault="002B6740">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00F164A9" w:rsidRDefault="00F164A9">
-[...9 lines deleted...]
-  <w:p w:rsidR="004D121C" w:rsidRDefault="004D121C" w:rsidP="004D121C">
+  <w:p w:rsidR="004D121C" w:rsidRDefault="00A85C29" w:rsidP="004D121C">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="344"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3128010</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>6350</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2739390" cy="664210"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Imagem 1" descr="Adesivo_MCTI_Timbre para Eleições 2022-2"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Imagem 1" descr="Adesivo_MCTI_Timbre para Eleições 2022-2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2739390" cy="664210"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="004D121C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1575435</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-136525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1162050" cy="876300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Imagem 7" descr="C:\Users\Usuário\Downloads\INPA.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 271" descr="C:\Users\Usuário\Downloads\INPA.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1162050" cy="876300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004D121C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>260985</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-117475</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="621665" cy="806450"/>
           <wp:effectExtent l="0" t="0" r="6985" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Imagem 5" descr="C:\Users\Usuário\Desktop\ATU\35cf13ed-b167-4f6a-a55d-16fef7514c80.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 272" descr="C:\Users\Usuário\Desktop\ATU\35cf13ed-b167-4f6a-a55d-16fef7514c80.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="621665" cy="806450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...65 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w:rsidR="002B2819" w:rsidRDefault="002B2819" w:rsidP="004D121C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="004D121C" w:rsidRPr="004D121C" w:rsidRDefault="004D121C" w:rsidP="004D121C">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w:rsidR="00F164A9" w:rsidRDefault="00F164A9">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -2991,100 +2934,102 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2155B"/>
     <w:rsid w:val="00016C4D"/>
     <w:rsid w:val="00027C50"/>
     <w:rsid w:val="00051164"/>
     <w:rsid w:val="000764CE"/>
     <w:rsid w:val="000A18D5"/>
     <w:rsid w:val="000A3243"/>
     <w:rsid w:val="000A7D15"/>
     <w:rsid w:val="00131275"/>
     <w:rsid w:val="00133A1E"/>
     <w:rsid w:val="00163516"/>
     <w:rsid w:val="0018238A"/>
     <w:rsid w:val="001868AC"/>
     <w:rsid w:val="001C505D"/>
     <w:rsid w:val="001C6200"/>
     <w:rsid w:val="001D00A3"/>
     <w:rsid w:val="002443EE"/>
     <w:rsid w:val="00250142"/>
     <w:rsid w:val="0025754D"/>
     <w:rsid w:val="002939DE"/>
     <w:rsid w:val="002A748E"/>
     <w:rsid w:val="002B2819"/>
+    <w:rsid w:val="002B6740"/>
     <w:rsid w:val="002C760A"/>
     <w:rsid w:val="002E3423"/>
     <w:rsid w:val="002F6FBD"/>
     <w:rsid w:val="00301E8F"/>
     <w:rsid w:val="003264E2"/>
     <w:rsid w:val="0033198F"/>
     <w:rsid w:val="00382E7C"/>
     <w:rsid w:val="00384DEB"/>
     <w:rsid w:val="0040745E"/>
     <w:rsid w:val="0041162E"/>
     <w:rsid w:val="004A344E"/>
     <w:rsid w:val="004A74BC"/>
     <w:rsid w:val="004D121C"/>
     <w:rsid w:val="004D617C"/>
     <w:rsid w:val="004D7720"/>
     <w:rsid w:val="00561C70"/>
     <w:rsid w:val="005725EC"/>
     <w:rsid w:val="00574E6E"/>
     <w:rsid w:val="00581F2F"/>
     <w:rsid w:val="005B08B5"/>
     <w:rsid w:val="005F0DC8"/>
     <w:rsid w:val="005F1731"/>
     <w:rsid w:val="00640A19"/>
     <w:rsid w:val="006623EC"/>
     <w:rsid w:val="00672FEC"/>
     <w:rsid w:val="006F7D5D"/>
     <w:rsid w:val="00715A48"/>
     <w:rsid w:val="00743511"/>
     <w:rsid w:val="007A19FE"/>
     <w:rsid w:val="007A6167"/>
     <w:rsid w:val="007D0B61"/>
     <w:rsid w:val="007D5D09"/>
     <w:rsid w:val="007D6278"/>
     <w:rsid w:val="008452F8"/>
     <w:rsid w:val="008A7824"/>
     <w:rsid w:val="008E3039"/>
     <w:rsid w:val="008E61DE"/>
     <w:rsid w:val="008F3975"/>
     <w:rsid w:val="009035A3"/>
     <w:rsid w:val="00981CC1"/>
     <w:rsid w:val="009A1CA9"/>
     <w:rsid w:val="009D2CFA"/>
     <w:rsid w:val="00A0289A"/>
     <w:rsid w:val="00A16F7C"/>
     <w:rsid w:val="00A17FA0"/>
     <w:rsid w:val="00A2155B"/>
     <w:rsid w:val="00A21F79"/>
     <w:rsid w:val="00A23023"/>
     <w:rsid w:val="00A54E97"/>
     <w:rsid w:val="00A71920"/>
+    <w:rsid w:val="00A85C29"/>
     <w:rsid w:val="00A90B20"/>
     <w:rsid w:val="00AA3E73"/>
     <w:rsid w:val="00AB5AB8"/>
     <w:rsid w:val="00AD25E8"/>
     <w:rsid w:val="00AD626A"/>
     <w:rsid w:val="00AD7080"/>
     <w:rsid w:val="00B301D5"/>
     <w:rsid w:val="00B471A9"/>
     <w:rsid w:val="00B60532"/>
     <w:rsid w:val="00B86386"/>
     <w:rsid w:val="00BC3008"/>
     <w:rsid w:val="00BD2DA5"/>
     <w:rsid w:val="00BF255E"/>
     <w:rsid w:val="00C26437"/>
     <w:rsid w:val="00C72982"/>
     <w:rsid w:val="00CB09B3"/>
     <w:rsid w:val="00CC07C3"/>
     <w:rsid w:val="00CC651A"/>
     <w:rsid w:val="00CE74C7"/>
     <w:rsid w:val="00CF3213"/>
     <w:rsid w:val="00D4231F"/>
     <w:rsid w:val="00D53473"/>
     <w:rsid w:val="00DA4886"/>
     <w:rsid w:val="00DB1B02"/>
     <w:rsid w:val="00E0167F"/>
@@ -4246,55 +4191,55 @@
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="western">
     <w:name w:val="western"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF37D8"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="280" w:after="115"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4570,51 +4515,51 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E32DCCB-C0CC-4F2B-A9A5-07180C2C5FB6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7B2C4BF-141C-438D-9784-E0280103E361}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>164</Words>
   <Characters>889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>