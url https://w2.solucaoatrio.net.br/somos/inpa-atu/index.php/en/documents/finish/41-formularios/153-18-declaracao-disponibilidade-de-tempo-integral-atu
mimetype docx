--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -1,110 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00AD7080" w:rsidRDefault="00AD7080" w:rsidP="00FF37D8">
+    <w:p w14:paraId="1303BFDE" w14:textId="77777777" w:rsidR="00AD7080" w:rsidRDefault="00AD7080" w:rsidP="00FF37D8">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="11E474D4" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="04629FF1" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="569E997F" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="1D7378C7" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Declaração</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -116,387 +113,353 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Disponibilidade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de Tempo</w:t>
       </w:r>
       <w:r w:rsidR="00FA59D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Integral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="71ED2363" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="3173768A" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="3597636D" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRPr="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="0BCE1788" w14:textId="77777777" w:rsidR="001358F4" w:rsidRPr="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eu, ______________, RG n° _____________, CPF n° _______________, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">a) a uma vaga de </w:t>
+        <w:t xml:space="preserve">Eu, ______________, RG n° _____________, CPF n° _______________, candidato(a) a uma vaga de </w:t>
       </w:r>
       <w:r w:rsidR="00FA59D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> no Programa de Pós-Graduação em Agricultura no Trópico Úmido do INPA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>declaro ter disponibilidade de tempo integral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Verdana" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> para dedicação aos estudos e cumprimento das atividades acadêmicas presenciais do Programa de Pós-Graduação. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="7C696218" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="71E51A91" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="7D392395" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="14171586" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:ind w:firstLine="700"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="00294AB3" w:rsidP="001358F4">
+    <w:p w14:paraId="54A17C09" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="00294AB3" w:rsidP="001358F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Manaus (AM), </w:t>
       </w:r>
       <w:r w:rsidR="00036A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00FA59D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> de julho </w:t>
       </w:r>
       <w:r w:rsidR="00036A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>de 2025</w:t>
       </w:r>
       <w:r w:rsidR="001358F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="5220549D" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="3D5AE1BA" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="62927C7A" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="28BE4158" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="25DD8B76" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="3F3BF413" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome </w:t>
-[...13 lines deleted...]
-        <w:t>a) candidato(a)</w:t>
+        <w:t>Nome do(a) candidato(a)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="7A0F5E4E" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:ind w:left="2100" w:firstLineChars="440" w:firstLine="1056"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="3AA1DBA2" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:ind w:left="2100" w:firstLineChars="440" w:firstLine="1056"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="6E73B515" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:ind w:left="2100" w:firstLineChars="440" w:firstLine="1056"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="67F6E1A9" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:ind w:left="2100" w:firstLineChars="440" w:firstLine="1056"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
+    <w:p w14:paraId="053BF421" w14:textId="77777777" w:rsidR="001358F4" w:rsidRDefault="001358F4" w:rsidP="001358F4">
       <w:pPr>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D5D09" w:rsidRPr="00FF37D8" w:rsidRDefault="007D5D09" w:rsidP="001358F4">
+    <w:p w14:paraId="68114065" w14:textId="77777777" w:rsidR="007D5D09" w:rsidRPr="00FF37D8" w:rsidRDefault="007D5D09" w:rsidP="001358F4">
       <w:pPr>
         <w:pStyle w:val="western"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D5D09" w:rsidRPr="00FF37D8" w:rsidSect="00027C50">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="425" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A2770B" w:rsidRDefault="00A2770B">
+    <w:p w14:paraId="4C4F5E6F" w14:textId="77777777" w:rsidR="002370D0" w:rsidRDefault="002370D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A2770B" w:rsidRDefault="00A2770B">
+    <w:p w14:paraId="7C57BADD" w14:textId="77777777" w:rsidR="002370D0" w:rsidRDefault="002370D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -510,73 +473,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Segoe Print"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eurostile">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
@@ -600,92 +560,82 @@
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="312367DF" w14:textId="77777777" w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="7" w:color="008000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4818"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="008000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="008000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>INSTITUTO NACIONAL DE PESQUISAS DA AMAZÔNIA – INPA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
+  <w:p w14:paraId="3654B193" w14:textId="77777777" w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="7" w:color="008000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4818"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Univers"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="008000"/>
         <w:sz w:val="16"/>
@@ -702,472 +652,420 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>AGRICULTURA NO TRÓPICO ÚMIDO</w:t>
     </w:r>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="008000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r w:rsidR="00695312">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="008000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>MESTRADO E DOUTORADO</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
+  <w:p w14:paraId="6A2D2CE4" w14:textId="77777777" w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
     <w:pPr>
       <w:pStyle w:val="Rodap1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Endereço do </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> Av. Constelação Cruzeiro do Sul, S/N, </w:t>
+      <w:t xml:space="preserve">Endereço do Instituto.: Av. Constelação Cruzeiro do Sul, S/N, </w:t>
     </w:r>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Bairro Aleixo, Conjunto Morada do Sol</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="005F0DC8">
+  <w:p w14:paraId="62201485" w14:textId="77777777" w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="005F0DC8">
     <w:pPr>
       <w:pStyle w:val="Rodap1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Prédio n° 139</w:t>
     </w:r>
     <w:r w:rsidR="0040745E" w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0040745E" w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>INPA Campus III, CEP: 69060-062 - Manaus (AM) - Brasil</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
+  <w:p w14:paraId="03C02F87" w14:textId="77777777" w:rsidR="002B2819" w:rsidRPr="00E0167F" w:rsidRDefault="0040745E">
     <w:pPr>
       <w:pStyle w:val="Rodap1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Telefone: +55 92 3643-18</w:t>
     </w:r>
     <w:r w:rsidR="005F0DC8" w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">44/1838 </w:t>
     </w:r>
     <w:r w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="005F0DC8" w:rsidRPr="00E0167F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         <w:color w:val="368729"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>E-mail: ppgatu@posgrad.inpa.gov.br</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A2770B" w:rsidRDefault="00A2770B">
+    <w:p w14:paraId="2A19F8D9" w14:textId="77777777" w:rsidR="002370D0" w:rsidRDefault="002370D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A2770B" w:rsidRDefault="00A2770B">
+    <w:p w14:paraId="78427F77" w14:textId="77777777" w:rsidR="002370D0" w:rsidRDefault="002370D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00294AB3" w:rsidRDefault="00294AB3" w:rsidP="00294AB3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EAE465C" w14:textId="7B0EE4FA" w:rsidR="00294AB3" w:rsidRDefault="00BA33C7" w:rsidP="00294AB3">
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="344"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F3917E7" wp14:editId="0573390B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>24765</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2739390" cy="664210"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21063"/>
+              <wp:lineTo x="21480" y="21063"/>
+              <wp:lineTo x="21480" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="1" name="Imagem 1" descr="Adesivo_MCTI_Timbre para Eleições 2022-2"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Imagem 1" descr="Adesivo_MCTI_Timbre para Eleições 2022-2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2739390" cy="664210"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00294AB3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="658214ED" wp14:editId="4A69A995">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1575435</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-136525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1162050" cy="876300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Imagem 7" descr="C:\Users\Usuário\Downloads\INPA.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 271" descr="C:\Users\Usuário\Downloads\INPA.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1162050" cy="876300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00294AB3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="529B8FAC" wp14:editId="34E38B75">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="529B8FAC" wp14:editId="7D93AAB1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>260985</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-117475</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="621665" cy="806450"/>
           <wp:effectExtent l="0" t="0" r="6985" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Imagem 5" descr="C:\Users\Usuário\Desktop\ATU\35cf13ed-b167-4f6a-a55d-16fef7514c80.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagem 272" descr="C:\Users\Usuário\Desktop\ATU\35cf13ed-b167-4f6a-a55d-16fef7514c80.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="621665" cy="806450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...65 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="002B2819" w:rsidRDefault="002B2819" w:rsidP="00294AB3">
+  <w:p w14:paraId="1ECDF6F7" w14:textId="77777777" w:rsidR="002B2819" w:rsidRDefault="002B2819" w:rsidP="00294AB3">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00294AB3" w:rsidRPr="00294AB3" w:rsidRDefault="00294AB3" w:rsidP="00294AB3">
-[...9 lines deleted...]
-  <w:p w:rsidR="00695312" w:rsidRDefault="00695312">
+  <w:p w14:paraId="5E881667" w14:textId="77777777" w:rsidR="00294AB3" w:rsidRPr="00294AB3" w:rsidRDefault="00294AB3" w:rsidP="00294AB3">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52042FAF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52042FAF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1237,120 +1135,123 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1926381713">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2155B"/>
     <w:rsid w:val="00016C4D"/>
     <w:rsid w:val="00027C50"/>
     <w:rsid w:val="00036A4D"/>
     <w:rsid w:val="00051164"/>
     <w:rsid w:val="000764CE"/>
     <w:rsid w:val="000A18D5"/>
     <w:rsid w:val="000A3243"/>
     <w:rsid w:val="000A7D15"/>
     <w:rsid w:val="00131275"/>
     <w:rsid w:val="00133A1E"/>
     <w:rsid w:val="0013446F"/>
     <w:rsid w:val="001358F4"/>
     <w:rsid w:val="00163516"/>
     <w:rsid w:val="0018238A"/>
     <w:rsid w:val="001868AC"/>
     <w:rsid w:val="001C505D"/>
     <w:rsid w:val="001C6200"/>
     <w:rsid w:val="001D00A3"/>
+    <w:rsid w:val="002370D0"/>
     <w:rsid w:val="002443EE"/>
     <w:rsid w:val="00250142"/>
     <w:rsid w:val="0025754D"/>
     <w:rsid w:val="002939DE"/>
     <w:rsid w:val="00294AB3"/>
     <w:rsid w:val="002A0889"/>
     <w:rsid w:val="002A748E"/>
     <w:rsid w:val="002B2819"/>
     <w:rsid w:val="002C760A"/>
     <w:rsid w:val="002E3423"/>
     <w:rsid w:val="002F6FBD"/>
     <w:rsid w:val="00301E8F"/>
     <w:rsid w:val="003264E2"/>
     <w:rsid w:val="00337F0E"/>
     <w:rsid w:val="00382A3A"/>
     <w:rsid w:val="00382E7C"/>
     <w:rsid w:val="00384DEB"/>
+    <w:rsid w:val="0040129D"/>
     <w:rsid w:val="0040745E"/>
     <w:rsid w:val="0041162E"/>
     <w:rsid w:val="004A344E"/>
     <w:rsid w:val="004A74BC"/>
     <w:rsid w:val="004D617C"/>
     <w:rsid w:val="00556D8C"/>
     <w:rsid w:val="00561C70"/>
     <w:rsid w:val="00574E6E"/>
     <w:rsid w:val="00581F2F"/>
     <w:rsid w:val="005B08B5"/>
     <w:rsid w:val="005D0A19"/>
     <w:rsid w:val="005E30EF"/>
     <w:rsid w:val="005F0DC8"/>
     <w:rsid w:val="005F1731"/>
     <w:rsid w:val="00640A19"/>
     <w:rsid w:val="006623EC"/>
     <w:rsid w:val="00672FEC"/>
     <w:rsid w:val="00695312"/>
     <w:rsid w:val="006A3A35"/>
     <w:rsid w:val="006E7255"/>
     <w:rsid w:val="006F7D5D"/>
     <w:rsid w:val="007363DA"/>
     <w:rsid w:val="00743511"/>
     <w:rsid w:val="00792F25"/>
     <w:rsid w:val="007A19FE"/>
@@ -1371,50 +1272,51 @@
     <w:rsid w:val="008F7860"/>
     <w:rsid w:val="008F78BC"/>
     <w:rsid w:val="009035A3"/>
     <w:rsid w:val="00934AE9"/>
     <w:rsid w:val="009A1CA9"/>
     <w:rsid w:val="009D2CFA"/>
     <w:rsid w:val="00A0289A"/>
     <w:rsid w:val="00A04730"/>
     <w:rsid w:val="00A16F7C"/>
     <w:rsid w:val="00A17FA0"/>
     <w:rsid w:val="00A2155B"/>
     <w:rsid w:val="00A21F79"/>
     <w:rsid w:val="00A23023"/>
     <w:rsid w:val="00A2770B"/>
     <w:rsid w:val="00A54E97"/>
     <w:rsid w:val="00A71920"/>
     <w:rsid w:val="00A728CD"/>
     <w:rsid w:val="00A74980"/>
     <w:rsid w:val="00A90B20"/>
     <w:rsid w:val="00AB5AB8"/>
     <w:rsid w:val="00AD626A"/>
     <w:rsid w:val="00AD7080"/>
     <w:rsid w:val="00AF5B3F"/>
     <w:rsid w:val="00B471A9"/>
     <w:rsid w:val="00B60532"/>
+    <w:rsid w:val="00BA33C7"/>
     <w:rsid w:val="00BC3008"/>
     <w:rsid w:val="00BF255E"/>
     <w:rsid w:val="00C1405E"/>
     <w:rsid w:val="00C17E80"/>
     <w:rsid w:val="00C26437"/>
     <w:rsid w:val="00C72982"/>
     <w:rsid w:val="00CB09B3"/>
     <w:rsid w:val="00CC07C3"/>
     <w:rsid w:val="00CC651A"/>
     <w:rsid w:val="00CE74C7"/>
     <w:rsid w:val="00D24A37"/>
     <w:rsid w:val="00D4231F"/>
     <w:rsid w:val="00D53473"/>
     <w:rsid w:val="00DA4886"/>
     <w:rsid w:val="00DA776D"/>
     <w:rsid w:val="00DB1B02"/>
     <w:rsid w:val="00E0167F"/>
     <w:rsid w:val="00E06C9D"/>
     <w:rsid w:val="00E16684"/>
     <w:rsid w:val="00E24E29"/>
     <w:rsid w:val="00E35BB6"/>
     <w:rsid w:val="00E45EFD"/>
     <w:rsid w:val="00E5594C"/>
     <w:rsid w:val="00EB5D3D"/>
     <w:rsid w:val="00EC7D04"/>
@@ -1487,73 +1389,74 @@
     <w:rsid w:val="6B166D51"/>
     <w:rsid w:val="6DA57B1E"/>
     <w:rsid w:val="6E151697"/>
     <w:rsid w:val="74D900BF"/>
     <w:rsid w:val="79993BD9"/>
     <w:rsid w:val="7BC96777"/>
     <w:rsid w:val="7EA10141"/>
     <w:rsid w:val="7EE14FF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="19AA1D11"/>
   <w15:docId w15:val="{F0A229D7-2229-4B2A-A53F-976762DA6FB6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1878,50 +1781,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="00000A"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
@@ -2582,62 +2490,62 @@
       <w:spacing w:before="280" w:after="115"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005E30EF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2890,76 +2798,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02C231D-9B9A-4675-84C8-BA9CC032C901}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02C231D-9B9A-4675-84C8-BA9CC032C901}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>77</Words>
   <Characters>421</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>