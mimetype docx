--- v0 (2026-05-20)
+++ v1 (2026-07-21)
@@ -25,142 +25,165 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:drawing>
-[...90 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="5" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-829945</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7110095" cy="1141730"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Group object 1"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7110000" cy="1141560"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7110000" cy="1141560"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId2"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="1170360" y="0"/>
+                            <a:ext cx="5939640" cy="1141560"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="0">
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId3"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="62280"/>
+                            <a:ext cx="1259280" cy="1079640"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="0">
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group id="shape_0" alt="Group object 1" style="position:absolute;margin-left:-65.35pt;margin-top:0.05pt;width:559.9pt;height:89.9pt" coordorigin="-1307,1" coordsize="11198,1798">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:536;top:1;width:9353;height:1797;mso-wrap-style:none;v-text-anchor:middle" type="_x0000_t75">
+                  <v:imagedata r:id="rId4" o:detectmouseclick="t"/>
+                  <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                  <w10:wrap type="none"/>
+                </v:shape>
+                <v:shape id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:-1307;top:99;width:1982;height:1699;mso-wrap-style:none;v-text-anchor:middle" type="_x0000_t75">
+                  <v:imagedata r:id="rId5" o:detectmouseclick="t"/>
+                  <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                  <w10:wrap type="none"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
@@ -287,196 +310,196 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome: ___________________________________________ Fone: _______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="5715" distB="4445" distL="5715" distR="4445" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="2">
+              <wp:anchor distT="5715" distB="4445" distL="5715" distR="4445" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>750570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>256540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="221615" cy="221615"/>
                 <wp:effectExtent l="5715" t="5715" r="4445" b="4445"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Image1"/>
+                <wp:docPr id="4" name="Image1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="221760" cy="221760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="ffffff"/>
+                          <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9360">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="shape_0" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:59.1pt;margin-top:20.2pt;width:17.4pt;height:17.4pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
                 <v:stroke color="black" weight="9360" joinstyle="miter" endcap="flat"/>
                 <w10:wrap type="none"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="5715" distB="4445" distL="5715" distR="4445" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="3">
+              <wp:anchor distT="5715" distB="4445" distL="5715" distR="4445" simplePos="0" relativeHeight="3" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1788160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>256540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="221615" cy="221615"/>
                 <wp:effectExtent l="5715" t="5715" r="4445" b="4445"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Image2"/>
+                <wp:docPr id="5" name="Image2"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="221760" cy="221760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="ffffff"/>
+                          <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9360">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="shape_0" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:140.8pt;margin-top:20.2pt;width:17.4pt;height:17.4pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
                 <v:stroke color="black" weight="9360" joinstyle="miter" endcap="flat"/>
                 <w10:wrap type="none"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="5715" distB="4445" distL="5715" distR="4445" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="4">
+              <wp:anchor distT="5715" distB="4445" distL="5715" distR="4445" simplePos="0" relativeHeight="4" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2768600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>256540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="221615" cy="221615"/>
                 <wp:effectExtent l="5715" t="5715" r="4445" b="4445"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Image3"/>
+                <wp:docPr id="6" name="Image3"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="221760" cy="221760"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="ffffff"/>
+                          <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9360">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="shape_0" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:218pt;margin-top:20.2pt;width:17.4pt;height:17.4pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
@@ -574,90 +597,90 @@
         </w:rPr>
         <w:t>: Xerox do Diploma de Graduação, Mestrado ou Doutorado*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9760" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-35" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1358"/>
-        <w:gridCol w:w="4538"/>
+        <w:gridCol w:w="1357"/>
+        <w:gridCol w:w="4539"/>
         <w:gridCol w:w="1137"/>
         <w:gridCol w:w="2727"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="578" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CÓDIGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:tcW w:w="4539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DISCIPLINA</w:t>
@@ -724,80 +747,80 @@
               </w:rPr>
               <w:t>De acordo: Professor</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Responsável pela disciplina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:tcW w:w="4539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
@@ -841,80 +864,80 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:tcW w:w="4539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
@@ -958,80 +981,80 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:tcW w:w="4539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
@@ -1075,80 +1098,80 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:tcW w:w="4539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
@@ -1192,80 +1215,80 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:tcW w:w="4539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:eastAsia="pt-BR"/>
@@ -1309,83 +1332,83 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="480"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcW w:w="1357" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="360"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Total/Créditos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:tcW w:w="4539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="65" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="SemEspaamento"/>
               <w:widowControl w:val="false"/>
               <w:spacing w:lineRule="auto" w:line="360"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t>..............................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1750,53 +1773,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:ind w:hanging="0" w:left="3540" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial Narrow" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="even" r:id="rId4"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="even" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1701" w:right="1274" w:gutter="0" w:header="0" w:top="357" w:footer="34" w:bottom="851"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2884,103 +2907,103 @@
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulodetabela">
     <w:name w:val="Título de tabela"/>
     <w:basedOn w:val="Contedodatabela"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg.inpa.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badpi@inpa.gov.br" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg.inpa.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badpi@inpa.gov.br" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -3008,51 +3031,51 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.8.4.2$Linux_X86_64 LibreOffice_project/290daaa01b999472f0c7a3890eb6a550fd74c6df</Application>
+  <Application>LibreOffice/26.2.3.2$Linux_X86_64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
   <AppVersion></AppVersion>
   <Pages>2</Pages>
   <Words>164</Words>
   <Characters>1343</Characters>
   <CharactersWithSpaces>1618</CharactersWithSpaces>
   <Paragraphs>30</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Claudio Lima</dc:creator>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>De: Sylvia Garantizado – DCSO/INPA</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>