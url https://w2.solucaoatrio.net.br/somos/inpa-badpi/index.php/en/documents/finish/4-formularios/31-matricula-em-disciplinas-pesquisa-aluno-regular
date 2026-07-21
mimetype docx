--- v0 (2026-05-20)
+++ v1 (2026-07-21)
@@ -2536,320 +2536,347 @@
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:drawing>
-[...90 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-709930</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-479425</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7110095" cy="1141730"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Group object 1"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7110000" cy="1141560"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="7110000" cy="1141560"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="2" name=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="1170360" y="0"/>
+                          <a:ext cx="5939640" cy="1141560"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="3" name=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="62280"/>
+                          <a:ext cx="1259280" cy="1079640"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group id="shape_0" alt="Group object 1" style="position:absolute;margin-left:-55.9pt;margin-top:-37.75pt;width:559.85pt;height:89.9pt" coordorigin="-1118,-755" coordsize="11197,1798">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:725;top:-755;width:9353;height:1797;mso-wrap-style:none;v-text-anchor:middle" type="_x0000_t75">
+                <v:imagedata r:id="rId3" o:detectmouseclick="t"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="none"/>
+              </v:shape>
+              <v:shape id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:-1118;top:-657;width:1982;height:1699;mso-wrap-style:none;v-text-anchor:middle" type="_x0000_t75">
+                <v:imagedata r:id="rId4" o:detectmouseclick="t"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="none"/>
+              </v:shape>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
-      <w:drawing>
-[...90 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-709930</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-479425</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7110095" cy="1141730"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Group object 1"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7110000" cy="1141560"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="7110000" cy="1141560"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="5" name=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="1170360" y="0"/>
+                          <a:ext cx="5939640" cy="1141560"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="6" name=""/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="62280"/>
+                          <a:ext cx="1259280" cy="1079640"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="0">
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group id="shape_0" alt="Group object 1" style="position:absolute;margin-left:-55.9pt;margin-top:-37.75pt;width:559.85pt;height:89.9pt" coordorigin="-1118,-755" coordsize="11197,1798">
+              <v:shape id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:725;top:-755;width:9353;height:1797;mso-wrap-style:none;v-text-anchor:middle" type="_x0000_t75">
+                <v:imagedata r:id="rId3" o:detectmouseclick="t"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="none"/>
+              </v:shape>
+              <v:shape id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;left:-1118;top:-657;width:1982;height:1699;mso-wrap-style:none;v-text-anchor:middle" type="_x0000_t75">
+                <v:imagedata r:id="rId4" o:detectmouseclick="t"/>
+                <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+                <w10:wrap type="none"/>
+              </v:shape>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr/>
     </w:pPr>
@@ -3670,98 +3697,98 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg.inpa.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badpi@inpa.gov.br" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pg.inpa.gov.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:badpi@inpa.gov.br" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -3789,51 +3816,51 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.8.4.2$Linux_X86_64 LibreOffice_project/290daaa01b999472f0c7a3890eb6a550fd74c6df</Application>
+  <Application>LibreOffice/26.2.3.2$Linux_X86_64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
   <Words>180</Words>
   <Characters>1381</Characters>
   <CharactersWithSpaces>1683</CharactersWithSpaces>
   <Paragraphs>40</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Claudio Lima</dc:creator>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>De: Sylvia Garantizado – DCSO/INPA</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>