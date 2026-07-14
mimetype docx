--- v0 (2026-05-26)
+++ v1 (2026-07-14)
@@ -1,38 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -56,92 +54,161 @@
         <w:t>INSTRUÇÕES:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Prazo de entrega: até 20 de dezembro de 2025</w:t>
+        <w:t xml:space="preserve">Prazo de entrega: até </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>julh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>o de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Source Code Pro Black;serif" w:hAnsi="Source Code Pro Black;serif"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(23:59 - Hora Brasília). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Instruções:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -154,129 +221,137 @@
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Baixe (download) o arquivo com o Modelo do Relatório Semestral (</w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:i w:val="false"/>
             <w:caps w:val="false"/>
             <w:smallCaps w:val="false"/>
             <w:strike w:val="false"/>
             <w:dstrike w:val="false"/>
             <w:color w:val="000080"/>
             <w:spacing w:val="0"/>
             <w:u w:val="none"/>
             <w:effect w:val="none"/>
             <w:lang w:val="zxx"/>
           </w:rPr>
           <w:t>clicando aqui</w:t>
         </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="false"/>
+            <w:i w:val="false"/>
+            <w:caps w:val="false"/>
+            <w:smallCaps w:val="false"/>
+            <w:spacing w:val="0"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">): 1) Preencha o relatório; </w:t>
+        <w:t xml:space="preserve">: 1) Preencha o relatório; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>2) solicite o parecer do seu orientador, que deve vir devidamente assinado no próprio Formulário;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>3) Assine o relatório;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>4) digitalize-o e salve-o em formato PDF;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -289,113 +364,136 @@
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>5) A seguir (</w:t>
       </w:r>
       <w:hyperlink r:id="rId3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:i w:val="false"/>
             <w:caps w:val="false"/>
             <w:smallCaps w:val="false"/>
             <w:strike w:val="false"/>
             <w:dstrike w:val="false"/>
             <w:color w:val="000080"/>
             <w:spacing w:val="0"/>
             <w:u w:val="none"/>
             <w:effect w:val="none"/>
             <w:lang w:val="zxx"/>
           </w:rPr>
           <w:t>clique aqui</w:t>
         </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i w:val="false"/>
+            <w:caps w:val="false"/>
+            <w:smallCaps w:val="false"/>
+            <w:color w:val="000080"/>
+            <w:spacing w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="zxx"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:color w:val="000080"/>
           <w:spacing w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="zxx"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...9 lines deleted...]
-        <w:t>e siga as instruções para encaminhar O ARQUIVO DIGITAL EM FORMATO PDF (limite máximo de 1MB-compacte o arquivo se necessário) do seu relatório do primeiro semestre de 2025.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>e siga as instruções para encaminhar O ARQUIVO DIGITAL EM FORMATO PDF (limite máximo de 1MB-compacte o arquivo se necessário) do seu relatório do primeiro semestre de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:caps w:val="false"/>
+          <w:smallCaps w:val="false"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="60" w:after="142"/>
         <w:ind w:hanging="0" w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:caps w:val="false"/>
           <w:smallCaps w:val="false"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>OBS: Esta é a única forma de encaminhamento do relatório semestral. Como é enviado em formato digital pode ser entregue a qualquer hora, dentro do prazo estipulado. A entrega do Relatório Semestral é requisito para manutenção da bolsa, matrícula em disciplinas e manter o vínculo regular com o PPGBADPI. Sua matrícula quer seja em pesquisa ou em disciplinas só será efetivada após a entrega do Relatório com o devido parecer do(a) orientador(a). Este Relatório será lido pela Comissão de Bolsas que emitirá parecer. Este parecer deve ser homologado pelo Conselho do PPGBADPI e apenas com o cumprimento desses requisitos, segundo o Regulamento vigente do PPGBADPI, o discente poderá efetuar sua matrícula em disciplinas ou pesquisa.</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -570,93 +668,93 @@
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w2.solucaoatrio.net.br/somos/inpa-badpi/index.php/pt/downloads/finish/7-modelos-de-documentos/155-modelo-relatorio-semestral" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/maaHj5MbjJKQ5heo6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w2.solucaoatrio.net.br/somos/inpa-badpi/index.php/pt/downloads/finish/4-formularios/159-relatorio-semestral-periodo-eleitoral-2026-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/e9bRLEU5MLRtrnkU7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -684,52 +782,52 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/25.8.2.2$Linux_X86_64 LibreOffice_project/d401f2107ccab8f924a8e2df40f573aab7605b6f</Application>
+  <Application>LibreOffice/26.2.3.2$Linux_X86_64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
   <Words>205</Words>
-  <Characters>1088</Characters>
-  <CharactersWithSpaces>1286</CharactersWithSpaces>
+  <Characters>1085</Characters>
+  <CharactersWithSpaces>1283</CharactersWithSpaces>
   <Paragraphs>9</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>