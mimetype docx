--- v0 (2026-07-21)
+++ v1 (2026-08-17)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/image2.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/header3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/footer2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/footer3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/word/_rels/footer2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000009"/>
         </w:rPr>
         <w:t>ANEXO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4264,51 +4263,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="114" w:after="0"/>
               <w:ind w:left="138"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formação Docente, Multiletramentos e Multimodalidade </w:t>
+              <w:t>Formação Docente, Multiletramentos e Multimodalidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="230" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="422" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -5040,51 +5039,51 @@
               <w:t>documentos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="212" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="16" wp14:anchorId="6213C692">
+              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15" wp14:anchorId="6213C692">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1969135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>296545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3980180" cy="635"/>
                 <wp:effectExtent l="5080" t="5080" r="5080" b="5080"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1" name="Graphic 16"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3980160" cy="720"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="9360">
                           <a:solidFill>
@@ -5264,53 +5263,54 @@
           <w:b/>
           <w:color w:val="C00000"/>
           <w:spacing w:val="-10"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>obrigatória)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="even" r:id="rId2"/>
       <w:headerReference w:type="default" r:id="rId3"/>
       <w:headerReference w:type="first" r:id="rId4"/>
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
-      <w:type w:val="continuous"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1559" w:right="992" w:gutter="0" w:header="918" w:top="1542" w:footer="887" w:bottom="1080"/>
+      <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
@@ -5350,110 +5350,65 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:lineRule="atLeast" w:line="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...43 lines deleted...]
-      </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="0B43B989">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3" wp14:anchorId="0B43B989">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4593590</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9966325</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2180590" cy="242570"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="7" name="Quadro2"/>
+              <wp:docPr id="6" name="Quadro2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2180520" cy="242640"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
@@ -5649,62 +5604,62 @@
                         <w:color w:val="000000"/>
                         <w:spacing w:val="24"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>–PE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10" wp14:anchorId="45A2FBED">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9" wp14:anchorId="45A2FBED">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5244465</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10188575</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1517015" cy="124460"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="8" name="Quadro3"/>
+              <wp:docPr id="7" name="Quadro3"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1517040" cy="124560"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
@@ -5766,105 +5721,104 @@
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>CEP:55800-000–Fone:(81)3633-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>4604</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="13" wp14:anchorId="6FED7850">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="12" wp14:anchorId="6FED7850">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6066155</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10243185</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="885190" cy="182245"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name="Quadro4"/>
+              <wp:docPr id="8" name="Quadro4"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="885240" cy="182160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:spacing w:before="16" w:after="0"/>
                             <w:ind w:left="20"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                             <w:t>http//</w:t>
                           </w:r>
-                          <w:hyperlink r:id="rId2">
+                          <w:hyperlink r:id="rId1">
                             <w:r>
                               <w:rPr>
-                                <w:rStyle w:val="ListLabel65"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>www.upe.br</w:t>
                             </w:r>
                           </w:hyperlink>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="69"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                               <w:color w:val="000000"/>
@@ -5903,54 +5857,53 @@
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect id="shape_0" ID="Quadro4" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:477.65pt;margin-top:806.55pt;width:69.65pt;height:14.3pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="6FED7850">
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:spacing w:before="16" w:after="0"/>
                       <w:ind w:left="20"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>http//</w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId3">
+                    <w:hyperlink r:id="rId2">
                       <w:r>
                         <w:rPr>
-                          <w:rStyle w:val="ListLabel65"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="14"/>
                         </w:rPr>
                         <w:t>www.upe.br</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="69"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:color w:val="000000"/>
@@ -5983,110 +5936,65 @@
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:lineRule="atLeast" w:line="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...43 lines deleted...]
-      </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="0B43B989">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3" wp14:anchorId="0B43B989">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4593590</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9966325</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2180590" cy="242570"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="Quadro2"/>
+              <wp:docPr id="9" name="Quadro2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2180520" cy="242640"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
@@ -6282,62 +6190,62 @@
                         <w:color w:val="000000"/>
                         <w:spacing w:val="24"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>–PE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10" wp14:anchorId="45A2FBED">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9" wp14:anchorId="45A2FBED">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5244465</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10188575</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1517015" cy="124460"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="12" name="Quadro3"/>
+              <wp:docPr id="10" name="Quadro3"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1517040" cy="124560"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
@@ -6399,105 +6307,104 @@
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>CEP:55800-000–Fone:(81)3633-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>4604</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="13" wp14:anchorId="6FED7850">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="12" wp14:anchorId="6FED7850">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6066155</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10243185</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="885190" cy="182245"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="13" name="Quadro4"/>
+              <wp:docPr id="11" name="Quadro4"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="885240" cy="182160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
                       <a:effectRef idx="0"/>
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p>
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                             <w:spacing w:before="16" w:after="0"/>
                             <w:ind w:left="20"/>
                             <w:rPr/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                             <w:t>http//</w:t>
                           </w:r>
-                          <w:hyperlink r:id="rId2">
+                          <w:hyperlink r:id="rId1">
                             <w:r>
                               <w:rPr>
-                                <w:rStyle w:val="ListLabel65"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>www.upe.br</w:t>
                             </w:r>
                           </w:hyperlink>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="69"/>
                               <w:sz w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                               <w:color w:val="000000"/>
@@ -6536,54 +6443,53 @@
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect id="shape_0" ID="Quadro4" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:477.65pt;margin-top:806.55pt;width:69.65pt;height:14.3pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="6FED7850">
               <v:fill o:detectmouseclick="t" on="false"/>
               <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                       <w:spacing w:before="16" w:after="0"/>
                       <w:ind w:left="20"/>
                       <w:rPr/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>http//</w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId3">
+                    <w:hyperlink r:id="rId2">
                       <w:r>
                         <w:rPr>
-                          <w:rStyle w:val="ListLabel65"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="14"/>
                         </w:rPr>
                         <w:t>www.upe.br</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="69"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:color w:val="000000"/>
@@ -6633,51 +6539,51 @@
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:lineRule="atLeast" w:line="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="7" wp14:anchorId="62D62CDB">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="6" wp14:anchorId="62D62CDB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4149090</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>232410</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1602740" cy="182245"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Quadro1"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1602720" cy="182160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
@@ -6790,51 +6696,51 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:b/>
                         <w:color w:val="000080"/>
                       </w:rPr>
                       <w:t>MATA</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:b/>
                         <w:color w:val="000080"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> NORTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15">
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="14">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3820795</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-330835</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980565" cy="558165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="largest"/>
           <wp:docPr id="3" name="Figura1" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Figura1" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -6856,51 +6762,51 @@
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:lineRule="atLeast" w:line="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="7" wp14:anchorId="62D62CDB">
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="6" wp14:anchorId="62D62CDB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4149090</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>232410</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1602740" cy="182245"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Quadro1"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1602720" cy="182160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="0">
@@ -7013,51 +6919,51 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:b/>
                         <w:color w:val="000080"/>
                       </w:rPr>
                       <w:t>MATA</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:b/>
                         <w:color w:val="000080"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> NORTE</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15">
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="14">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3820795</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-330835</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1980565" cy="558165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="largest"/>
           <wp:docPr id="5" name="Figura1" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Figura1" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -7781,56 +7687,56 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.upe.br/" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1f497d"/>
@@ -7979,56 +7885,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.3.2$Windows_X86_64 LibreOffice_project/433d9c2ded56988e8a90e6b2e771ee4e6a5ab2ba</Application>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
   <Words>326</Words>
   <Characters>2043</Characters>
-  <CharactersWithSpaces>2293</CharactersWithSpaces>
+  <CharactersWithSpaces>2292</CharactersWithSpaces>
   <Paragraphs>69</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Admin</dc:creator>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-02-04T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>