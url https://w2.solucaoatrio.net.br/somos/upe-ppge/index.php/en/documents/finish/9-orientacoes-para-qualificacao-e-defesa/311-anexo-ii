--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,38 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image3.png" ContentType="image/png"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/footer1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3924" w:leader="none"/>
@@ -47,59 +48,104 @@
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-19685</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-545465</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5843270" cy="984250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Imagem 1" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagem 1" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
-                    <a:srcRect l="26522" t="30989" r="23904" b="53995"/>
+                    <a:srcRect l="26522" t="30989" r="23904" b="53988"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5843270" cy="984250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3992880</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-428625</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1950720" cy="549910"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="largest"/>
+            <wp:docPr id="2" name="Figura2" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Figura2" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1950720" cy="549910"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -161,144 +207,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilmo. Sr (a). Coordenador </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(a) do Programa de Mestrado </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> da Universidade de Pernambuco, Campus Mata Norte:</w:t>
+        <w:t>(a) do Programa de Mestrado e Doutorado Profissional Educação da Universidade de Pernambuco, Campus Mata Norte:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O aluno_____________________________________________________________, regularmente vinculado a este Programa de Pós-Graduação, em atendimento ao disposto no Regimento Interno, vem iniciar o processo de depósito de sua dissertação intitulada:___________________________________________________________________________________________________________________</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> ___________________________________________________________________ devidamente autorizado por seu orientador, solicitando de V. Sa. as folhas de aprovação dos examinadores para catalogação dos exemplares. </w:t>
+        <w:t xml:space="preserve">O aluno_____________________________________________________________, regularmente vinculado a este Programa de Pós-Graduação, em atendimento ao disposto no Regimento Interno, vem iniciar o processo de depósito de sua dissertação intitulada:______________________________________________________________________________________________________________________________________________ ___________________________________________________________________________ ___________________________________________________________________________ ___________________________________________________________________ devidamente autorizado por seu orientador, solicitando de V. Sa. as folhas de aprovação dos examinadores para catalogação dos exemplares. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -330,59 +306,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Assinatura do(a) </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">(a) </w:t>
+        <w:t xml:space="preserve">Assinatura do(a) aluno(a) </w:t>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
@@ -451,51 +419,51 @@
       <w:r>
         <w:rPr/>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Assinatura do (a) Orientador (a)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId3"/>
+      <w:footerReference w:type="default" r:id="rId4"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1701" w:right="1134" w:gutter="0" w:header="0" w:top="1701" w:footer="1134" w:bottom="1191"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="299" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
@@ -548,98 +516,98 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:drawing>
         <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>167640</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>30480</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1316990" cy="588645"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="largest"/>
-          <wp:docPr id="2" name="Figura1" descr=""/>
+          <wp:docPr id="3" name="Figura1" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Figura1" descr=""/>
+                  <pic:cNvPr id="3" name="Figura1" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1316990" cy="588645"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="40005" distB="36195" distL="109220" distR="137160" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3" wp14:anchorId="5B204D31">
+            <wp:anchor behindDoc="1" distT="40005" distB="35560" distL="109220" distR="137160" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3" wp14:anchorId="5B204D31">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3701415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-40640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1934210" cy="808355"/>
               <wp:effectExtent l="5080" t="5715" r="5080" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="3" name="Caixa de Texto 2"/>
+              <wp:docPr id="4" name="Caixa de Texto 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1934280" cy="808200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="ffffff"/>
                         </a:solidFill>
                         <a:miter/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
@@ -1620,51 +1588,51 @@
                       <w:rPr>
                         <w:lang w:val="fr-FR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:lang w:val="fr-FR"/>
                       </w:rPr>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="65"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="425"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="DejaVu Sans" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -2679,56 +2647,56 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369a3"/>
       </a:accent2>