--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,306 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
-        <w:ind w:left="144" w:right="0" w:hanging="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="0" w:left="144" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5699760" cy="660400"/>
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1670685</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-127000</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4186555" cy="485140"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="largest"/>
             <wp:docPr id="1" name="image1.png" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="image1.png" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5699760" cy="660400"/>
+                      <a:ext cx="4186555" cy="485140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>58420</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-55245</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1529715" cy="431165"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="largest"/>
+            <wp:docPr id="2" name="Figura1" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Figura1" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1529715" cy="431165"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>TERMO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DEPÓSITO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>LEGAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>AUTORIZAÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PARA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DISPONIBILIZAÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>PRODUÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>INTELECTUAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>REPOSITÓRIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>INSTITUCIONAL DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>UPE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Ttulododocumento"/>
-[...151 lines deleted...]
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="130" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01e0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1569" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -339,54 +375,53 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>do/s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>autor/es:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -441,54 +476,53 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(se</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>houver):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="4755" w:leader="none"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -545,74 +579,73 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>documento</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="left" w:pos="2672" w:leader="none"/>
               </w:tabs>
-              <w:ind w:left="194" w:right="833" w:hanging="0"/>
+              <w:ind w:hanging="0" w:left="194" w:right="833"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="105"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1082,54 +1115,53 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(se</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>houver)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1221,54 +1253,53 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(se</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>houver)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10" w:after="0"/>
-              <w:ind w:left="0" w:right="0" w:hanging="0"/>
+              <w:ind w:hanging="0" w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:b/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1522,69 +1553,68 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(se</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>houver)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
-        <w:ind w:left="100" w:right="114" w:hanging="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="0" w:left="100" w:right="114"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>AUTORIZO a Universidade de Pernambuco (UPE), por meio do Núcleo de Gestão de Bibliotecas e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>Documentação (NBID), a disponibilizar em ambiente digital, sem ressarcimento dos direitos autorais,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -1762,172 +1792,172 @@
         <w:t>pela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>criação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>original.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
-        <w:ind w:left="100" w:right="0" w:hanging="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="0" w:left="100" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Assinatura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>do/s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>autor/es:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodotexto"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="142" w:after="0"/>
-        <w:ind w:left="100" w:right="113" w:hanging="0"/>
+        <w:ind w:hanging="0" w:left="100" w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>*ATENÇÃO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -2164,611 +2194,494 @@
         <w:t>Institucional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>da</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>UPE.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="11920" w:h="16838"/>
-      <w:pgMar w:left="1340" w:right="1340" w:header="0" w:top="1020" w:footer="0" w:bottom="280" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1340" w:right="1340" w:gutter="0" w:header="0" w:top="1020" w:footer="0" w:bottom="280"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial MT">
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="01"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
-[...4 lines deleted...]
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-      <w:ind w:left="0" w:right="0" w:hanging="0"/>
+      <w:ind w:hanging="0" w:left="0" w:right="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Título"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodotexto"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodotexto">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodotexto"/>
+    <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Legenda">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulododocumento">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="863" w:right="0" w:hanging="373"/>
+      <w:ind w:hanging="373" w:left="863" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="89" w:right="0" w:hanging="0"/>
+      <w:ind w:hanging="0" w:left="89" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/6.4.7.2$Linux_X86_64 LibreOffice_project/40$Build-2</Application>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
+  <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
   <Pages>1</Pages>
   <Words>227</Words>
   <Characters>1267</Characters>
   <CharactersWithSpaces>1477</CharactersWithSpaces>
-  <Paragraphs>18</Paragraphs>
+  <Paragraphs>17</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Termo Repositório Institucional</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>