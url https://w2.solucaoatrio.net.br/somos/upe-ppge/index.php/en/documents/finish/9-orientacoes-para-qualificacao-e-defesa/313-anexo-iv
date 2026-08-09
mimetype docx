--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,108 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/media/image1.png" ContentType="image/png"/>
   <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image3.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/footer2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/_rels/footer3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3924" w:leader="none"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-19685</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-545465</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5843270" cy="984250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Imagem 1" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagem 1" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
-                    <a:srcRect l="26522" t="30989" r="23904" b="53981"/>
+                    <a:srcRect l="26522" t="30989" r="23904" b="53974"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5843270" cy="984250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3725545</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-438150</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2098040" cy="591185"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="largest"/>
+            <wp:docPr id="2" name="Figura2" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Figura2" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2098040" cy="591185"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -173,60 +219,60 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ilmo(a). Sr(a). Coordenador(a) do Programa de Mestrado e Doutorado Profissional em Educação da Universidade de Pernambuco – Campus Mata Norte,</w:t>
         <w:br/>
         <w:br/>
         <w:t>Eu, _____________________________________________________________, discente regularmente matriculado(a) neste Programa de Pós-Graduação, venho, em conformidade com o disposto no Regimento Interno, dar início ao processo de apresentação dos artigos científicos submetidos em coautoria com meu/minha orientador(a), conforme as informações abaixo:</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1077"/>
+        <w:gridCol w:w="1076"/>
         <w:gridCol w:w="4245"/>
-        <w:gridCol w:w="2215"/>
-        <w:gridCol w:w="1534"/>
+        <w:gridCol w:w="2216"/>
+        <w:gridCol w:w="1533"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="1076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
@@ -281,101 +327,101 @@
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>TÍTULO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2215" w:type="dxa"/>
+            <w:tcW w:w="2216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>REVISTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -385,51 +431,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>QUALIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="1076" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -482,99 +528,99 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2215" w:type="dxa"/>
+            <w:tcW w:w="2216" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
@@ -582,51 +628,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="1076" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -679,99 +725,99 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2215" w:type="dxa"/>
+            <w:tcW w:w="2216" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1533" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Contedodatabela"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b w:val="false"/>
                 <w:bCs w:val="false"/>
                 <w:i w:val="false"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:strike w:val="false"/>
                 <w:dstrike w:val="false"/>
                 <w:outline w:val="false"/>
                 <w:shadow w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
@@ -993,53 +1039,53 @@
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="false"/>
           <w:bCs w:val="false"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assinatura do (a) Orientador(a)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="even" r:id="rId3"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId5"/>
+      <w:footerReference w:type="even" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1701" w:right="1134" w:gutter="0" w:header="0" w:top="1701" w:footer="1134" w:bottom="1191"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="299" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1106,98 +1152,98 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:drawing>
         <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>167640</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>30480</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1316990" cy="588645"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="largest"/>
-          <wp:docPr id="2" name="Figura1" descr=""/>
+          <wp:docPr id="3" name="Figura1" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Figura1" descr=""/>
+                  <pic:cNvPr id="3" name="Figura1" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1316990" cy="588645"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="40005" distB="34925" distL="109220" distR="137160" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="5B204D31">
+            <wp:anchor behindDoc="1" distT="40005" distB="34290" distL="109220" distR="137160" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="5B204D31">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3701415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-40640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1934210" cy="808355"/>
               <wp:effectExtent l="5080" t="5715" r="5080" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="3" name="Caixa de Texto 2"/>
+              <wp:docPr id="4" name="Caixa de Texto 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1934280" cy="808200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="ffffff"/>
                         </a:solidFill>
                         <a:miter/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
@@ -2197,98 +2243,98 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:drawing>
         <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>167640</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>30480</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1316990" cy="588645"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="largest"/>
-          <wp:docPr id="4" name="Figura1" descr=""/>
+          <wp:docPr id="5" name="Figura1" descr=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Figura1" descr=""/>
+                  <pic:cNvPr id="5" name="Figura1" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1316990" cy="588645"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor behindDoc="1" distT="40005" distB="34925" distL="109220" distR="137160" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="5B204D31">
+            <wp:anchor behindDoc="1" distT="40005" distB="34290" distL="109220" distR="137160" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="5B204D31">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3701415</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-40640</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1934210" cy="808355"/>
               <wp:effectExtent l="5080" t="5715" r="5080" b="4445"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Caixa de Texto 2"/>
+              <wp:docPr id="6" name="Caixa de Texto 2"/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1934280" cy="808200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:solidFill>
                           <a:srgbClr val="ffffff"/>
                         </a:solidFill>
                         <a:miter/>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0"/>
                       <a:fillRef idx="0"/>
@@ -4328,61 +4374,61 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ffffff"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18a303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369a3"/>
       </a:accent2>
@@ -4452,51 +4498,51 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.3.2$Windows_X86_64 LibreOffice_project/433d9c2ded56988e8a90e6b2e771ee4e6a5ab2ba</Application>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
   <Words>189</Words>
   <Characters>1268</Characters>
   <CharactersWithSpaces>1432</CharactersWithSpaces>
   <Paragraphs>28</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>josina silva</dc:creator>
   <dc:description/>
   <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>