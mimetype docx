--- v0 (2026-05-18)
+++ v1 (2026-08-09)
@@ -1,2560 +1,2566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:before="31" w:after="0"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>REQUERIMENTO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PARA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SOLICITAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DIPLOMA</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="70" w:right="218" w:firstLine="0"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:drawing>
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3810000</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-862965</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1950720" cy="549910"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="largest"/>
+            <wp:docPr id="1" name="Figura2" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Figura2" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId2"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1950720" cy="549910"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>IPLOMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="70" w:right="218"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>REGISTRO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>DIPLOMA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>PÓS-GRADUAÇÃO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>STRICTO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>SENSU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="46"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="46" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:pos="4439" w:val="left" w:leader="none"/>
-          <w:tab w:pos="9028" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="4439" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9028" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto" w:before="0"/>
-        <w:ind w:left="1" w:right="155" w:firstLine="0"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="1" w:right="155"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Acadêmico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tel/cel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>: </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Curso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="115"/>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="115" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:tabs>
-          <w:tab w:pos="1961" w:val="left" w:leader="none"/>
-[...1 lines deleted...]
-          <w:tab w:pos="3273" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1961" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2617" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3273" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="1" w:right="0" w:firstLine="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="1" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Data da defesa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>: </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
-          <w:tab w:pos="3097" w:val="left" w:leader="none"/>
-[...1 lines deleted...]
-          <w:tab w:pos="4408" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="3097" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3753" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4408" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="115"/>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:before="115" w:after="0"/>
+        <w:rPr>
+          <w:b w:val="false"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>precisa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>diploma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:spacing w:val="-10"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:spacing w:val="-10"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:ind w:left="1" w:right="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:left="1" w:right="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Indique o motivo da </w:t>
+        <w:t xml:space="preserve">Indique o motivo da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>urgência</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="367" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="367" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="115"/>
-        <w:ind w:left="1"/>
+        <w:spacing w:before="115" w:after="0"/>
+        <w:ind w:left="1" w:right="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>Nomeação em concurso </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nomeação em concurso </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>público</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="367" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="367" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto" w:before="115"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="115" w:after="0"/>
         <w:ind w:left="1" w:right="6017"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>Participação</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>em</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>processo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>seletivo </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">seletivo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
         <w:t>) Participação em prova de títulos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="367" w:val="left" w:leader="none"/>
-          <w:tab w:pos="9050" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="367" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9050" w:leader="none"/>
         </w:tabs>
-        <w:ind w:left="1"/>
+        <w:ind w:left="1" w:right="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t>) Outro </w:t>
+        <w:t xml:space="preserve">) Outro </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="115"/>
+        <w:spacing w:before="115" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>***ATENÇÃO***</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="1"/>
+        <w:ind w:left="1" w:right="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>Independente do motivo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>o requerente deverá anexar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>documentos que </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">documentos que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>comprovem a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>urgência e data </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urgência e data </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>solicitada.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>-Os</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>requerimentos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>não</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>estiverem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>acompanhados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>documentos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>comprobatórios</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>não</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t>serão considerados urgentes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="115"/>
+        <w:spacing w:before="115" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="9072" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="9072" w:leader="none"/>
         </w:tabs>
-        <w:ind w:left="1"/>
+        <w:ind w:left="1" w:right="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Justificativa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="87"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>216902</wp:posOffset>
+                  <wp:posOffset>217170</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="4" name="Graphic 4"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="2" name="Graphic 4"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="4" name="Graphic 4"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588352">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>435958</wp:posOffset>
+                  <wp:posOffset>436245</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="5" name="Graphic 5"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="3" name="Graphic 5"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="5" name="Graphic 5"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588864">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>655015</wp:posOffset>
+                  <wp:posOffset>654685</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="6" name="Graphic 6"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="4" name="Graphic 6"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="6" name="Graphic 6"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487589376">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>874071</wp:posOffset>
+                  <wp:posOffset>874395</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="7" name="Graphic 7"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="5" name="Graphic 7"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="7" name="Graphic 7"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487589888">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1093128</wp:posOffset>
+                  <wp:posOffset>1092835</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="8" name="Graphic 8"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="6" name="Graphic 8"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="8" name="Graphic 8"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487590400">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1312184</wp:posOffset>
+                  <wp:posOffset>1311910</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="9" name="Graphic 9"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="7" name="Graphic 9"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="9" name="Graphic 9"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487590912">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1531241</wp:posOffset>
+                  <wp:posOffset>1530985</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="10" name="Graphic 10"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="8" name="Graphic 10"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="10" name="Graphic 10"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487591424">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="11">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1750297</wp:posOffset>
+                  <wp:posOffset>1750060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="11" name="Graphic 11"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="9" name="Graphic 11"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="11" name="Graphic 11"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
-      </w:r>
-[...1 lines deleted...]
-        <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487591936">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="12">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1080135</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1969354</wp:posOffset>
+                  <wp:posOffset>1969135</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="12" name="Graphic 12"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="10" name="Graphic 12"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="12" name="Graphic 12"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5715000" cy="1270"/>
+                          <a:ext cx="5715000" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 3240000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 3240360 w 3240000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="5715000" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5715000" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="87"/>
-[...58 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="115" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="7895" w:val="left" w:leader="none"/>
-          <w:tab w:pos="9034" w:val="left" w:leader="none"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="7895" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9034" w:leader="none"/>
         </w:tabs>
-        <w:ind w:left="3541"/>
-[...3 lines deleted...]
-        <w:t>Nazaré da Mata/PE, </w:t>
+        <w:ind w:left="3541" w:right="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nazaré da Mata/PE, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:spacing w:before="86"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="86" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487592448">
+              <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="13">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5126354</wp:posOffset>
+                  <wp:posOffset>5126355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>216510</wp:posOffset>
+                  <wp:posOffset>216535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1714500" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="2540" r="0" b="1270"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="13" name="Graphic 13"/>
-[...3 lines deleted...]
-                <a:graphic>
+                <wp:docPr id="11" name="Graphic 13"/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="13" name="Graphic 13"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1714500" cy="1270"/>
+                          <a:ext cx="1714680" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 972000"/>
+                            <a:gd name="textAreaRight" fmla="*/ 972360 w 972000"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1080 h 720"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
                             <a:path w="1714500" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="1714500" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
+                        <a:noFill/>
                         <a:ln w="5080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:round/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...4 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...5 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="115"/>
-        <w:ind w:right="511"/>
+        <w:spacing w:before="115" w:after="0"/>
+        <w:ind w:left="0" w:right="511"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>assinatura do </w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">assinatura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>requerente</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId5"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1700" w:right="992" w:gutter="0" w:header="729" w:top="1800" w:footer="0" w:bottom="280"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="1"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="12"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>910590</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>777240</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1221740" cy="153670"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Textbox 3"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1221840" cy="153720"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="Contedodoquadro"/>
+                            <w:spacing w:before="14" w:after="0"/>
+                            <w:ind w:hanging="0" w:left="20" w:right="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" ID="Textbox 3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="f" o:allowincell="f" style="position:absolute;margin-left:71.7pt;margin-top:61.2pt;width:96.15pt;height:12.05pt;mso-wrap-style:none;v-text-anchor:middle;mso-position-horizontal-relative:page;mso-position-vertical-relative:page">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="Contedodoquadro"/>
+                      <w:spacing w:before="14" w:after="0"/>
+                      <w:ind w:hanging="0" w:left="20" w:right="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487545856">
+        <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="14">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6146720</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-19685</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>462915</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-302260</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="631800" cy="687239"/>
+          <wp:extent cx="5843270" cy="984250"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="13" name="Imagem 1" descr=""/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="13" name="Imagem 1" descr=""/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect l="26522" t="30989" r="23904" b="53981"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="631800" cy="687239"/>
+                    <a:ext cx="5843270" cy="984250"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...196 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
-[...27 lines deleted...]
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:ind w:left="0" w:right="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-[...12 lines deleted...]
-  <w:style w:styleId="Heading1" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="31"/>
+      <w:spacing w:before="31" w:after="0"/>
       <w:ind w:right="218"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single" w:color="000000"/>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+    <w:name w:val="Cabeçalho e Rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="CabealhoeRodap"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contedodoquadro">
+    <w:name w:val="Conteúdo do quadro"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>Microsoft Office Word</Application>
-[...4 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.6.4.1$Windows_X86_64 LibreOffice_project/e19e193f88cd6c0525a17fb7a176ed8e6a3e2aa1</Application>
   <AppVersion></AppVersion>
+  <Pages>1</Pages>
+  <Words>93</Words>
+  <Characters>529</Characters>
+  <CharactersWithSpaces>621</CharactersWithSpaces>
+  <Paragraphs>15</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
+  <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-02-20T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Producer">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+    <vt:filetime>2025-02-20T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
     <vt:lpwstr>Skia/PDF m112 Google Apps Renderer</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:filetime>2025-02-20T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>