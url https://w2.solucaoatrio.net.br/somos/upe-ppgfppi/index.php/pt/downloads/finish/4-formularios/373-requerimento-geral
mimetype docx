--- v0 (2026-05-17)
+++ v1 (2026-06-10)
@@ -1,7295 +1,6487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w14:paraId="18CB9A2A" w14:textId="029796C0" w:rsidR="00252948" w:rsidRDefault="00D46F9D" w:rsidP="00D46F9D">
+    <w:p>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-          <w:sz w:val="32"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-63" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="619C97AA" wp14:editId="7826C66F">
-[...10 lines deleted...]
-                <wp:docPr id="1344597912" name="Text Box 8"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="6638925" cy="626110"/>
+                <wp:effectExtent l="9525" t="0" r="9525" b="2540"/>
+                <wp:docPr id="2" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...5 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvPr id="2" name="Group 2"/>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2476500" cy="762000"/>
+                          <a:ext cx="6638925" cy="626110"/>
+                          <a:chExt cx="6638925" cy="626110"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...251 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Image 3"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="57785" y="0"/>
+                            <a:ext cx="895324" cy="626109"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Graphic 4"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="9525" y="520065"/>
+                            <a:ext cx="6619875" cy="9525"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6619875" h="9525">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6619875" y="9525"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="19050">
+                            <a:solidFill>
+                              <a:srgbClr val="FF0000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="5" name="Textbox 5"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6638925" cy="626110"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p>
+                              <w:pPr>
+                                <w:spacing w:before="177"/>
+                                <w:ind w:left="1651" w:right="4211" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>UNIVERSIDADE</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-16"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>DE</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-16"/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="22"/>
+                                </w:rPr>
+                                <w:t>PERNAMBUCO CAMPUS PETROLINA</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="619C97AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...232 lines deleted...]
-              </v:shape>
+              <v:group style="width:522.75pt;height:49.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup1" coordorigin="0,0" coordsize="10455,986">
+                <v:shape style="position:absolute;left:91;top:0;width:1410;height:986" type="#_x0000_t75" id="docshape2" stroked="false">
+                  <v:imagedata r:id="rId6" o:title=""/>
+                </v:shape>
+                <v:line style="position:absolute" from="15,819" to="10440,834" stroked="true" strokeweight="1.5pt" strokecolor="#ff0000">
+                  <v:stroke dashstyle="solid"/>
+                </v:line>
+                <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape style="position:absolute;left:0;top:0;width:10455;height:986" type="#_x0000_t202" id="docshape3" filled="false" stroked="false">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p>
+                        <w:pPr>
+                          <w:spacing w:before="177"/>
+                          <w:ind w:left="1651" w:right="4211" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                          <w:t>UNIVERSIDADE</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-16"/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                          <w:t>DE</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-16"/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="22"/>
+                          </w:rPr>
+                          <w:t>PERNAMBUCO CAMPUS PETROLINA</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                  <w10:wrap type="none"/>
+                </v:shape>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="6"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4238916A" wp14:editId="06F4F751">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588352">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1226185</wp:posOffset>
+                  <wp:posOffset>1254760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>107950</wp:posOffset>
+                  <wp:posOffset>75946</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1995805" cy="781050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="591867836" name="Text Box 9"/>
+                <wp:docPr id="6" name="Textbox 6"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  <a:graphicFrameLocks/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvPr id="6" name="Textbox 6"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1995805" cy="781050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:miter lim="800000"/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
+                          <a:prstDash val="solid"/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="31EA17EB" w14:textId="77777777" w:rsidR="00A14FE8" w:rsidRDefault="00EE749C">
+                          <w:p>
                             <w:pPr>
-                              <w:spacing w:before="106" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                              <w:jc w:val="both"/>
+                              <w:spacing w:line="386" w:lineRule="auto" w:before="106"/>
+                              <w:ind w:left="58" w:right="1265" w:hanging="3"/>
+                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>(   ) Aluno Regular</w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="80"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>) Aluno Regular</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="40"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="80"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Aluno</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-9"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Especial</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7CA45474" w14:textId="77777777" w:rsidR="00A14FE8" w:rsidRDefault="00EE749C">
+                          <w:p>
                             <w:pPr>
-                              <w:spacing w:before="106" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                              <w:jc w:val="both"/>
+                              <w:spacing w:before="1"/>
+                              <w:ind w:left="58" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
-                                <w:spacing w:val="-53"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>(</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
-                                <w:spacing w:val="-1"/>
+                                <w:spacing w:val="76"/>
+                                <w:w w:val="150"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>(</w:t>
-[...63 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:spacing w:val="-6"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
+                                <w:spacing w:val="-2"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Professor</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4238916A" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:96.55pt;margin-top:8.5pt;width:157.15pt;height:61.5pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwMgiVDQIAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkDU14hRdug4D&#10;ugvQ9QNkWbaFyaJGKbGzrx8lO2mxvRXLg0CH1CF5ztH2ZuwNOyr0GmzJl4ucM2Ul1Nq2JX/6cf9u&#10;w5kPwtbCgFUlPynPb3Zv32wHV6gVdGBqhYxArC8GV/IuBFdkmZed6oVfgFOWkg1gLwJ9YpvVKAZC&#10;7022yvP32QBYOwSpvKd/76Yk3yX8plEyfGsarwIzJafZQjoxnVU8s91WFC0K12k5jyFeMUUvtKWm&#10;F6g7EQQ7oP4HqtcSwUMTFhL6DJpGS5V2oG2W+V/bPHbCqbQLkePdhSb//2Dl1+Oj+44sjB9gJAHT&#10;Et49gPzpmYV9J2yrbhFh6JSoqfEyUpYNzhfz1Ui1L3wEqYYvUJPI4hAgAY0N9pEV2pMROglwupCu&#10;xsBkbHl9vd7ka84k5a42y3ydVMlEcb7t0IdPCnoWg5IjiZrQxfHBhziNKM4lsZmFe21MEtZYNpR8&#10;tVlfrafFwOg6ZmOdx7baG2RHEb2Rfmk3yrws63Ughxrdl3xzKRJFpOOjrVObILSZYhrF2JmfSMlE&#10;Thirkel6Ji/SVUF9IsIQJkPSA6KgA/zN2UBmLLn/dRCoODOfLZEenXsO8BxU50BYSVdLHjibwn2Y&#10;HH5wqNuOkCdZLdySMI1OnD1PMY9LBktUzo8hOvjld6p6frK7PwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AChJIbPdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtdsGAiFOhYq4&#10;USEKH7CJTRJqr6PYbcLfs5zgtrM7mn1TbmbvxMmOsQ+kYblQICw1wfTUavh4f76+AxETkkEXyGr4&#10;thE21flZiYUJE73Z0z61gkMoFqihS2kopIxNZz3GRRgs8e0zjB4Ty7GVZsSJw72TK6Vupcee+EOH&#10;g912tjnsj14Dfa3Wbrt7QT+ZbD6Ep/pqfM21vryYHx9AJDunPzP84jM6VMxUhyOZKBzr+/WSrTzk&#10;3IkNNyrPQNS8yJQCWZXyf4XqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADAyCJUNAgAA&#10;+gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAChJIbPd&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" strokeweight="2.25pt">
+              <v:shape style="position:absolute;margin-left:98.800003pt;margin-top:5.98pt;width:157.15pt;height:61.5pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0" type="#_x0000_t202" id="docshape4" filled="false" stroked="true" strokeweight="2.25pt" strokecolor="#000000">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="31EA17EB" w14:textId="77777777" w:rsidR="00A14FE8" w:rsidRDefault="00EE749C">
+                    <w:p>
                       <w:pPr>
-                        <w:spacing w:before="106" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                        <w:jc w:val="both"/>
+                        <w:spacing w:line="386" w:lineRule="auto" w:before="106"/>
+                        <w:ind w:left="58" w:right="1265" w:hanging="3"/>
+                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>(   ) Aluno Regular</w:t>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="80"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>) Aluno Regular</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="40"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="80"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-9"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Aluno</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-9"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Especial</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7CA45474" w14:textId="77777777" w:rsidR="00A14FE8" w:rsidRDefault="00EE749C">
+                    <w:p>
                       <w:pPr>
-                        <w:spacing w:before="106" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-                        <w:jc w:val="both"/>
+                        <w:spacing w:before="1"/>
+                        <w:ind w:left="58" w:right="0" w:firstLine="0"/>
+                        <w:jc w:val="left"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
-                          <w:spacing w:val="-53"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>(</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
-                          <w:spacing w:val="-1"/>
+                          <w:spacing w:val="76"/>
+                          <w:w w:val="150"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>(</w:t>
-[...63 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:spacing w:val="-6"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
+                          <w:spacing w:val="-2"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Professor</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="topAndBottom" anchorx="page"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...2053 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="6"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F2F7869" wp14:editId="2B2B1303">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588864">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3829050</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4126865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>104140</wp:posOffset>
+                  <wp:posOffset>75946</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3276600" cy="2152650"/>
-[...4 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:extent cx="2476500" cy="781050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="7" name="Textbox 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
+                      <wps:cNvPr id="7" name="Textbox 7"/>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3276600" cy="2152650"/>
+                          <a:ext cx="2476500" cy="781050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...2 lines deleted...]
-                        <a:ln w="6350">
+                        <a:ln w="28575">
                           <a:solidFill>
-                            <a:prstClr val="black"/>
+                            <a:srgbClr val="000000"/>
                           </a:solidFill>
+                          <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="206B41DC" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRPr="00D63A9F" w:rsidRDefault="00141539" w:rsidP="00BF039D">
+                          <w:p>
                             <w:pPr>
-                              <w:tabs>
-[...1 lines deleted...]
-                              </w:tabs>
+                              <w:spacing w:before="127"/>
+                              <w:ind w:left="855" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                                <w:b/>
+                                <w:spacing w:val="-8"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>DESPACHOS</w:t>
                             </w:r>
-                            <w:r w:rsidR="00BF039D" w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                                <w:b/>
+                                <w:spacing w:val="2"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>0</w:t>
+                              <w:t> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00D8159F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                                <w:b/>
+                                <w:spacing w:val="-8"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>8</w:t>
+                              <w:t>/</w:t>
                             </w:r>
-                            <w:r w:rsidR="00BF039D" w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
+                                <w:b/>
+                                <w:spacing w:val="3"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:spacing w:val="-8"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Coordenação</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:pos="1897" w:val="left" w:leader="none"/>
+                              </w:tabs>
+                              <w:spacing w:before="126"/>
+                              <w:ind w:left="475" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidR="00BF039D" w:rsidRPr="00D63A9F">
-[...82 lines deleted...]
-                            <w:r w:rsidR="00BF039D" w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:spacing w:val="72"/>
+                                <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>*</w:t>
+                              <w:t> </w:t>
                             </w:r>
-                          </w:p>
-[...5 lines deleted...]
-                              <w:ind w:left="47"/>
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
                               </w:rPr>
-                            </w:pPr>
-[...7 lines deleted...]
-                              <w:ind w:left="47" w:right="603"/>
+                              <w:t>) </w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="00D63A9F">
+                              <w:t>Deferido</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...25 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...97 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:spacing w:val="66"/>
+                                <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">      </w:t>
+                              <w:t> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
-                            <w:r w:rsidR="00D8159F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:spacing w:val="-22"/>
+                                <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Mudança de Orientador</w:t>
-[...32 lines deleted...]
-                              <w:t>1</w:t>
+                              <w:t> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>1</w:t>
-[...98 lines deleted...]
-                              <w:t>luno</w:t>
+                              <w:t>Indeferido</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="685A79DE" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="00BF039D">
+                          <w:p>
                             <w:pPr>
                               <w:tabs>
-                                <w:tab w:val="left" w:pos="462"/>
+                                <w:tab w:pos="1179" w:val="left" w:leader="none"/>
+                                <w:tab w:pos="1524" w:val="left" w:leader="none"/>
+                                <w:tab w:pos="1923" w:val="left" w:leader="none"/>
+                                <w:tab w:pos="2283" w:val="left" w:leader="none"/>
+                                <w:tab w:pos="3503" w:val="left" w:leader="none"/>
                               </w:tabs>
+                              <w:spacing w:before="213"/>
+                              <w:ind w:left="425" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="left"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT"/>
-[...13 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>12</w:t>
-[...7 lines deleted...]
-                              <w:t>(</w:t>
+                              <w:t>Em</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:spacing w:val="-21"/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">      </w:t>
+                              <w:t> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>)</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>/</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>Protocolo</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>/</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>Entrega</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="00D63A9F">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>de</w:t>
-[...33 lines deleted...]
-                              <w:t>Final</w:t>
+                              <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="58390B79" w14:textId="77777777" w:rsidR="007972AD" w:rsidRDefault="007972AD" w:rsidP="00BF039D">
-[...84 lines deleted...]
-                          <w:p w14:paraId="1145AC9E" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D"/>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape style="position:absolute;margin-left:324.950012pt;margin-top:5.98pt;width:195pt;height:61.5pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15727616;mso-wrap-distance-left:0;mso-wrap-distance-right:0" type="#_x0000_t202" id="docshape5" filled="false" stroked="true" strokeweight="2.25pt" strokecolor="#000000">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:spacing w:before="127"/>
+                        <w:ind w:left="855" w:right="0" w:firstLine="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>DESPACHOS</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="2"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="3"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-8"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>Coordenação</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:pos="1897" w:val="left" w:leader="none"/>
+                        </w:tabs>
+                        <w:spacing w:before="126"/>
+                        <w:ind w:left="475" w:right="0" w:firstLine="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="72"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>) </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Deferido</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="66"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-22"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Indeferido</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:pos="1179" w:val="left" w:leader="none"/>
+                          <w:tab w:pos="1524" w:val="left" w:leader="none"/>
+                          <w:tab w:pos="1923" w:val="left" w:leader="none"/>
+                          <w:tab w:pos="2283" w:val="left" w:leader="none"/>
+                          <w:tab w:pos="3503" w:val="left" w:leader="none"/>
+                        </w:tabs>
+                        <w:spacing w:before="213"/>
+                        <w:ind w:left="425" w:right="0" w:firstLine="0"/>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Em</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-21"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="228" w:lineRule="exact" w:before="192"/>
+        <w:ind w:left="138"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Requerente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="297" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="230" w:lineRule="exact" w:before="5"/>
+        <w:ind w:left="121"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Endereço(Rua/Avenida/Nº)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="297" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="227" w:lineRule="exact"/>
+        <w:ind w:left="121"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Complemento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Endereço</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="297" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>| </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="6413" w:val="left" w:leader="none"/>
+          <w:tab w:pos="7205" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="228" w:lineRule="exact" w:before="5"/>
+        <w:ind w:left="121"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>CPF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>DDD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Telefone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:pos="8317" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="297" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487527424">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>707136</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>160120</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6443980" cy="21590"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="8" name="Graphic 8"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6443980" cy="21590"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6443980" h="21590">
+                              <a:moveTo>
+                                <a:pt x="6443471" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="21335"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6443471" y="21335"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6443471" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0F2F7869" id="Caixa de Texto 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:301.5pt;margin-top:8.2pt;width:258pt;height:169.5pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBB/9JiOgIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5y4SboZcYosRYYB&#10;QVsgHXpWZCkWJouapMTOfv0o5bPtTsMuMilSj+Qj6cld12iyE84rMCUd9PqUCMOhUmZT0h/Pi0+f&#10;KfGBmYppMKKke+Hp3fTjh0lrC5FDDboSjiCI8UVrS1qHYIss87wWDfM9sMKgUYJrWEDVbbLKsRbR&#10;G53l/f44a8FV1gEX3uPt/cFIpwlfSsHDo5ReBKJLirmFdLp0ruOZTSes2Dhma8WPabB/yKJhymDQ&#10;M9Q9C4xsnXoH1SjuwIMMPQ5NBlIqLlINWM2g/6aaVc2sSLUgOd6eafL/D5Y/7Fb2yZHQfYUOGxgJ&#10;aa0vPF7GejrpmvjFTAnakcL9mTbRBcLx8ia/HY/7aOJoywejfDxKxGaX59b58E1AQ6JQUod9SXSx&#10;3dIHDImuJ5cYzYNW1UJpnZQ4C2KuHdkx7KIOKUl88cpLG9KWdHyDod8hROjz+7Vm/Gcs8zUCatrg&#10;5aX4KIVu3RFVYVknYtZQ7ZEvB4dR8pYvFMIvmQ9PzOHsIA+4D+ERD6kBc4KjREkN7vff7qM/thSt&#10;lLQ4iyX1v7bMCUr0d4PN/jIYDuPwJmU4us1RcdeW9bXFbJs5IFED3DzLkxj9gz6J0kHzgmszi1HR&#10;xAzH2CUNJ3EeDhuCa8fFbJaccFwtC0uzsjxCR44jrc/dC3P22NaAE/EAp6llxZvuHnzjSwOzbQCp&#10;UusjzwdWj/TjqKfuHNcy7tK1nrwuP4/pHwAAAP//AwBQSwMEFAAGAAgAAAAhAKo7NtLeAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE9pGaYhTASpcOFEQ523s2hbxOrLd&#10;NPw97gmOOzOafdNuZzewSYVoPQkoFwUwRb2XlrSAz4+XuxpYTEgSB09KwI+KsO2ur1pspD/Tu5r2&#10;SbNcQrFBASalseE89kY5jAs/Ksre0QeHKZ9BcxnwnMvdwO+LouIOLeUPBkf1bFT/vT85AbsnvdF9&#10;jcHsamntNH8d3/SrELc38+MDsKTm9BeGC35Ghy4zHfyJZGSDgKpY5i0pG9UK2CVQlpusHAQs1+sV&#10;8K7l/zd0vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBB/9JiOgIAAIQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqOzbS3gAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
-[...694 lines deleted...]
-              </v:shape>
+              <v:rect style="position:absolute;margin-left:55.68pt;margin-top:12.607916pt;width:507.36pt;height:1.68pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15789056" id="docshape6" filled="true" fillcolor="#000000" stroked="false">
+                <v:fill type="solid"/>
+                <w10:wrap type="none"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00BF039D">
-[...1037 lines deleted...]
-        </mc:AlternateContent>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>|</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6986820B" w14:textId="77777777" w:rsidR="00252948" w:rsidRDefault="00252948">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:pos="6216" w:val="left" w:leader="none"/>
+          <w:tab w:pos="8427" w:val="left" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:line="227" w:lineRule="exact"/>
+        <w:ind w:left="121"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Curso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Identidade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Órgão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Expedidor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="296" w:lineRule="exact" w:before="0"/>
+        <w:ind w:left="121" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="74"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>  |</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="130"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="14"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6837E13F" w14:textId="77777777" w:rsidR="00252948" w:rsidRDefault="00252948">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="112"/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Vem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Requerer:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Secretaria</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PPGFPPI</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42C91464" w14:textId="77777777" w:rsidR="00252948" w:rsidRDefault="00252948">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...92 lines deleted...]
-          <w:u w:val="none"/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="179" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="856" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10348"/>
+        <w:gridCol w:w="5184"/>
+        <w:gridCol w:w="5165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF039D" w14:paraId="66D540CE" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="592"/>
+          <w:trHeight w:val="3375" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="5184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B390DDA" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="003359B3" w:rsidP="003359B3">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="53"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:tabs>
+                <w:tab w:pos="700" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="482" w:lineRule="auto" w:before="71"/>
+              <w:ind w:left="191" w:right="2033"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>01(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Aproveitamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Créditos* </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>02(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Aproveitamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Disciplina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="700" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:ind w:left="191" w:right="1506"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>03(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cumprimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Estágio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Docência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>* </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>04(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-46"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>) Dispensa do Estágio Docência*</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="700" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="58"/>
+              <w:ind w:left="191"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>05(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Licença</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> Maternidade*</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="700" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="554" w:lineRule="auto"/>
+              <w:ind w:left="191" w:right="1014"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>06(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>) Cumprimento do Exame de Proficiência* </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>07(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-48"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Agendamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Exame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Qualificação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="708" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="477" w:lineRule="auto" w:before="75"/>
+              <w:ind w:left="199" w:right="418" w:firstLine="2"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487527936">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>0</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-1372</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3276600" cy="2152650"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="9" name="Group 9"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic>
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvPr id="9" name="Group 9"/>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3276600" cy="2152650"/>
+                                <a:chExt cx="3276600" cy="2152650"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="10" name="Graphic 10"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="3276600" cy="2152650"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="3276600" h="2152650">
+                                      <a:moveTo>
+                                        <a:pt x="3276600" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="2152650"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3276600" y="2152650"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="3276600" y="0"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group style="position:absolute;margin-left:0pt;margin-top:-.108093pt;width:258pt;height:169.5pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-15788544" id="docshapegroup7" coordorigin="0,-2" coordsize="5160,3390">
+                      <v:rect style="position:absolute;left:0;top:-3;width:5160;height:3390" id="docshape8" filled="true" fillcolor="#ffffff" stroked="false">
+                        <v:fill type="solid"/>
+                      </v:rect>
+                      <w10:wrap type="none"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>08(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-44"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Agendamento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Defesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dissertação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Tese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>* </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>09(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>) Solicitação de Coorientação</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="713" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="151"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mudança</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Orientador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:pos="713" w:val="left" w:leader="none"/>
+              </w:tabs>
+              <w:spacing w:line="477" w:lineRule="auto"/>
+              <w:ind w:left="151" w:right="948"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>) Requerimento Simples. Professor/Aluno </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Protocolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Entrega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Documentação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Final</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="151"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Necessário</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>anexar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>documentação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>complementar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="69AB011B" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="584" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E24179F" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44"/>
+              <w:ind w:left="172"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DESCRIÇÃO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SOLICITAÇÃO:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="318" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="6BDCA2B8" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="316" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60565A8C" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="6ED82986" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="319" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5B6256" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="106AEFFE" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="318" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75BDE0EE" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="2DAD0D25" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="316" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71859B8B" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="7EE8FA11" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="318" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="62DE22C6" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="6766DF3F" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="318" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACE4CD8" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF039D" w14:paraId="4668F5F0" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="316" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="708F597D" w14:textId="77777777" w:rsidR="00BF039D" w:rsidRDefault="00BF039D" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554005" w14:paraId="4BD11FF0" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="318" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="43AFD6D2" w14:textId="77777777" w:rsidR="00554005" w:rsidRDefault="00554005" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00554005" w14:paraId="478ADAB7" w14:textId="77777777" w:rsidTr="003359B3">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="318" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10348" w:type="dxa"/>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="30C31860" w14:textId="77777777" w:rsidR="00554005" w:rsidRDefault="00554005" w:rsidP="0037414F">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34F56F08" w14:textId="77777777" w:rsidR="00252948" w:rsidRDefault="003359B3" w:rsidP="003359B3">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="196"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1187"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="3109"/>
+          <w:tab w:pos="7867" w:val="left" w:leader="none"/>
+          <w:tab w:pos="9375" w:val="left" w:leader="none"/>
+          <w:tab w:pos="10386" w:val="left" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="191"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="6454" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00554005">
+        <w:t>Petrolina, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                         </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0074127D">
+        <w:t>de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve">                                                                                                  Petrolina, _____ de ____________ de _______</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                        </w:t>
+        <w:t>de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B1437F" w14:textId="77777777" w:rsidR="00252948" w:rsidRDefault="00252948">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="593D3FC1" w14:textId="77777777" w:rsidR="00D46F9D" w:rsidRDefault="00D46F9D">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7C35E3" w14:textId="6312AAA5" w:rsidR="00252948" w:rsidRDefault="00D46F9D">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+        <w:spacing w:line="240" w:lineRule="auto" w:before="110"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...104 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="312C2885" w14:textId="77777777" w:rsidR="00252948" w:rsidRDefault="00EE749C" w:rsidP="00300DDB">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="190" w:lineRule="exact"/>
-        <w:ind w:left="592"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="111" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="17"/>
+          <w:b/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>requerente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061B551B" w14:textId="77777777" w:rsidR="00EE749C" w:rsidRDefault="00EE749C"/>
-[...4 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11930" w:h="16860"/>
+      <w:pgMar w:header="0" w:footer="990" w:top="680" w:bottom="1180" w:left="992" w:right="425"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
-    <w:altName w:val="Arial"/>
-    <w:charset w:val="01"/>
+    <w:altName w:val="Arial MT"/>
+    <w:charset w:val="1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="1"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w14:paraId="296DDF72" w14:textId="1FBBA5E0" w:rsidR="00D46F9D" w:rsidRPr="00D041F1" w:rsidRDefault="00D46F9D" w:rsidP="00D46F9D">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...324 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487455744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49A75C7E" wp14:editId="349418B4">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487525888">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1104265</wp:posOffset>
+                <wp:posOffset>2225039</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>561975</wp:posOffset>
+                <wp:posOffset>9770110</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4803140" cy="381000"/>
+              <wp:extent cx="3111500" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name="Retângulo 9"/>
+              <wp:docPr id="1" name="Graphic 1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                <a:graphicFrameLocks/>
               </wp:cNvGraphicFramePr>
-              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphic>
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr>
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvPr id="1" name="Graphic 1"/>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4803140" cy="381000"/>
+                        <a:ext cx="3111500" cy="1270"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
+                      <a:custGeom>
                         <a:avLst/>
-                      </a:prstGeom>
-[...4 lines deleted...]
-                        <a:noFill/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="3111500" h="0">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="3111500" y="0"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:ln w="5090">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
                       </a:ln>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="1B408A0A" id="Retângulo 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:86.95pt;margin-top:44.25pt;width:378.2pt;height:30pt;z-index:-15860736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmxJSU5gEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEm3QImarlZdFSEt&#10;LNLCB7iOnVg4HjN2m5avZ+x0uxXcEDlYHo/ned6bl9XtcbDsoDAYcA2vZiVnyklojesa/v3b9s2S&#10;sxCFa4UFpxp+UoHfrl+/Wo2+VnPowbYKGYG4UI++4X2Mvi6KIHs1iDADrxwlNeAgIoXYFS2KkdAH&#10;W8zL8l0xArYeQaoQ6PR+SvJ1xtdayfiodVCR2YZTbzGvmNddWov1StQdCt8beW5D/EMXgzCOHr1A&#10;3Yso2B7NX1CDkQgBdJxJGArQ2kiVORCbqvyDzVMvvMpcSJzgLzKF/wcrvxye/FdMrQf/APJHYA42&#10;vXCdukOEsVeipeeqJFQx+lBfClIQqJTtxs/Q0mjFPkLW4KhxSIDEjh2z1KeL1OoYmaTDxbK8qRY0&#10;EUm5m2VVlnkWhaifqz2G+FHBwNKm4UijzOji8BBi6kbUz1dy92BNuzXW5gC73cYiOwga+zZ/mQCR&#10;vL5mXbrsIJVNiOkk00zMkolCvYP2RCwRJu+Q12nTA/7ibCTfNDz83AtUnNlPjpT6UC0SrZiDxdv3&#10;cwrwOrO7zggnCarhkbNpu4mTOfceTdfTS1Um7eCO1NUmE3/p6twseSPrcfZxMt91nG+9/G3r3wAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAM38XN3eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoDWlDksapEFJPwIEWqddt7CYR8TrEThv+nuUEx9l5mp0pN7PrxdmOofOk4X6hQFiq&#10;vemo0fCx395lIEJEMth7shq+bYBNdX1VYmH8hd7teRcbwSEUCtTQxjgUUoa6tQ7Dwg+W2Dv50WFk&#10;OTbSjHjhcNfLB6VS6bAj/tDiYJ9bW3/uJqcB06X5ejslr/uXKcW8mdV2dVBa397MT2sQ0c7xD4bf&#10;+lwdKu509BOZIHrWj0nOqIYsW4FgIE9UAuLIzpIvsirl/wnVDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCmxJSU5gEAALUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDN/Fzd3gAAAAoBAAAPAAAAAAAAAAAAAAAAAEAEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" stroked="f">
-[...1 lines deleted...]
-            </v:rect>
+            <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15790592" from="175.199997pt,769.300049pt" to="420.199997pt,769.300049pt" stroked="true" strokeweight=".40079pt" strokecolor="#000000">
+              <v:stroke dashstyle="solid"/>
+              <w10:wrap type="none"/>
+            </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-</w:hdr>
+</w:ftr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:shapeLayoutLikeWW8/>
+    <w:useFELayout/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...54 lines deleted...]
-  <w15:docId w15:val="{7375541E-59D0-446A-B81B-D835F85D237A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...385 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
-[...20 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="58"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-[...1 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...14 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-  </w:style>
-[...19 lines deleted...]
-    <w:rsid w:val="00300DDB"/>
+    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...68 lines deleted...]
-      <w:lang w:val="pt-PT"/>
+      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\USUARIO\Desktop\Backup\Usuario\Documents\Requerimento%20Geral%20-%20novo.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7533,83 +6725,64 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Requerimento Geral - novo</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>USUARIO</dc:creator>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator>Usuário</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2017-08-01T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-04-29T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2021-12-02T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-05-26T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>
 </Properties>
 </file>